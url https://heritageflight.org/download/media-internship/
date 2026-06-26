--- v0 (2026-06-06)
+++ v1 (2026-06-26)
@@ -730,93 +730,94 @@
       <w:r w:rsidR="001824A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0FC6A6" w14:textId="77777777" w:rsidR="00DA68BD" w:rsidRDefault="00DA68BD"/>
     <w:p w14:paraId="6B447783" w14:textId="5A3E4287" w:rsidR="00DA68BD" w:rsidRDefault="00BB74FF">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Application </w:t>
       </w:r>
       <w:r w:rsidR="00945CC9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>rocess:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA9D90C" w14:textId="035F94B7" w:rsidR="00DA68BD" w:rsidRDefault="00BB74FF">
+    <w:p w14:paraId="3CA9D90C" w14:textId="77777777" w:rsidR="00DA68BD" w:rsidRDefault="00BB74FF">
       <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">If interested, submit a cover letter and current resume to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00E57473" w:rsidRPr="00132EDB">
+      <w:hyperlink r:id="rId7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>visual@heritageflight.org</w:t>
+          <w:t>collections@heritageflight.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5AF86FF5" w14:textId="77777777" w:rsidR="00DA68BD" w:rsidRDefault="00BB74FF">
       <w:r>
         <w:t>Heritage Flight Museum offices may also be reached at 360-424-5151, between 8am-4pm M-F.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA68BD">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A653707" w14:textId="77777777" w:rsidR="00165E81" w:rsidRDefault="00165E81">
+    <w:p w14:paraId="0A0832F6" w14:textId="77777777" w:rsidR="00927884" w:rsidRDefault="00927884">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2914EFA9" w14:textId="77777777" w:rsidR="00165E81" w:rsidRDefault="00165E81">
+    <w:p w14:paraId="1421140C" w14:textId="77777777" w:rsidR="00927884" w:rsidRDefault="00927884">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -853,58 +854,58 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3DA7D4C1" w14:textId="77777777" w:rsidR="00DA68BD" w:rsidRDefault="00DA68BD">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DCDDF1A" w14:textId="77777777" w:rsidR="00165E81" w:rsidRDefault="00165E81">
+    <w:p w14:paraId="3314595F" w14:textId="77777777" w:rsidR="00927884" w:rsidRDefault="00927884">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63244CCD" w14:textId="77777777" w:rsidR="00165E81" w:rsidRDefault="00165E81">
+    <w:p w14:paraId="7E26CCEB" w14:textId="77777777" w:rsidR="00927884" w:rsidRDefault="00927884">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1F251B6C" w14:textId="77777777" w:rsidR="00DA68BD" w:rsidRDefault="00BB74FF">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2583C3D3" wp14:editId="4AFC2B4D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1595438</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-142874</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2752571" cy="598805"/>
@@ -1302,77 +1303,75 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA68BD"/>
     <w:rsid w:val="00047D94"/>
-    <w:rsid w:val="00165E81"/>
     <w:rsid w:val="001824A6"/>
     <w:rsid w:val="001C4658"/>
     <w:rsid w:val="002305EF"/>
     <w:rsid w:val="00304B60"/>
     <w:rsid w:val="003757AF"/>
     <w:rsid w:val="003D5885"/>
     <w:rsid w:val="003E3C6C"/>
     <w:rsid w:val="00477080"/>
     <w:rsid w:val="00680824"/>
     <w:rsid w:val="00693954"/>
     <w:rsid w:val="006B11B7"/>
     <w:rsid w:val="006D35CA"/>
     <w:rsid w:val="0078394F"/>
     <w:rsid w:val="008C4BE4"/>
     <w:rsid w:val="00927884"/>
     <w:rsid w:val="00945CC9"/>
     <w:rsid w:val="00B74245"/>
     <w:rsid w:val="00BB1E27"/>
     <w:rsid w:val="00BB74FF"/>
     <w:rsid w:val="00BF38BF"/>
     <w:rsid w:val="00C73BC3"/>
     <w:rsid w:val="00D3312F"/>
     <w:rsid w:val="00D5302A"/>
     <w:rsid w:val="00DA68BD"/>
     <w:rsid w:val="00E2737B"/>
-    <w:rsid w:val="00E57473"/>
     <w:rsid w:val="00F31979"/>
     <w:rsid w:val="00F82515"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -1934,82 +1933,59 @@
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...21 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:visual@heritageflight.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collections@heritageflight.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2297,66 +2273,66 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>240</Words>
-  <Characters>1371</Characters>
+  <Words>242</Words>
+  <Characters>1383</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1608</CharactersWithSpaces>
+  <CharactersWithSpaces>1622</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HFM Graphics</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>